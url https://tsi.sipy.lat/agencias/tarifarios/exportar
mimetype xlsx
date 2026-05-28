--- v0 (2026-03-29)
+++ v1 (2026-05-28)
@@ -21,51 +21,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Tarifario" sheetId="1" r:id="rId4"/>
     <sheet name="Destinos" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>TARIFARIO DE SERVICIOS - TSI</t>
   </si>
   <si>
-    <t>Generado: 29/03/2026 21:33</t>
+    <t>Generado: 28/05/2026 19:16</t>
   </si>
   <si>
     <t>Detalle de producto</t>
   </si>
   <si>
     <t>Grupo 1</t>
   </si>
   <si>
     <t>Grupo 2</t>
   </si>
   <si>
     <t>Grupo 3</t>
   </si>
   <si>
     <t>Grupo 4</t>
   </si>
   <si>
     <t>Especial – Solo contado</t>
   </si>
   <si>
     <t>Sobre hasta tamaño oficio (Documentos)</t>
   </si>
   <si>
     <t>30.000 Gs.</t>
   </si>