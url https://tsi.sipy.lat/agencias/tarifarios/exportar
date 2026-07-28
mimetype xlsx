--- v1 (2026-05-28)
+++ v2 (2026-07-28)
@@ -21,51 +21,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Tarifario" sheetId="1" r:id="rId4"/>
     <sheet name="Destinos" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>TARIFARIO DE SERVICIOS - TSI</t>
   </si>
   <si>
-    <t>Generado: 28/05/2026 19:16</t>
+    <t>Generado: 28/07/2026 10:11</t>
   </si>
   <si>
     <t>Detalle de producto</t>
   </si>
   <si>
     <t>Grupo 1</t>
   </si>
   <si>
     <t>Grupo 2</t>
   </si>
   <si>
     <t>Grupo 3</t>
   </si>
   <si>
     <t>Grupo 4</t>
   </si>
   <si>
     <t>Especial – Solo contado</t>
   </si>
   <si>
     <t>Sobre hasta tamaño oficio (Documentos)</t>
   </si>
   <si>
     <t>30.000 Gs.</t>
   </si>